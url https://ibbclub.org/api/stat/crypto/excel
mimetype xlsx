--- v0 (2025-11-06)
+++ v1 (2026-11-02)
@@ -537,424 +537,424 @@
         <is>
           <t>messages_count</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>messages_day</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>messages_10days</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>messages_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
-        <v>653486600</v>
+        <v>119923551</v>
       </c>
       <c r="C2" t="b">
         <v>0</v>
       </c>
       <c r="D2" t="b">
         <v>0</v>
       </c>
       <c r="E2" t="b">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Виктор </t>
+          <t xml:space="preserve">Holubnychyi Oleh </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Victorlazurenko</t>
+          <t>yuristik88</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>ru</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>25.10.2025 08:53:37</t>
+          <t>22.10.2026 08:03:59</t>
         </is>
       </c>
       <c r="J2" t="b">
         <v>1</v>
       </c>
       <c r="K2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L2" t="b">
         <v>1</v>
       </c>
       <c r="M2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O2" t="n">
         <v>0</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>27.10.2025 03:52:35</t>
+          <t>22.10.2026 08:04:00</t>
         </is>
       </c>
       <c r="Q2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="R2" t="n">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="S2" t="n">
         <v>0</v>
       </c>
       <c r="T2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="n">
-        <v>1688504478</v>
+        <v>1926801217</v>
       </c>
       <c r="C3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D3" t="b">
         <v>0</v>
       </c>
       <c r="E3" t="b">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shiny </t>
+          <t xml:space="preserve">Unsupported User </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Circaea</t>
-[...6 lines deleted...]
-      </c>
+          <t>UnsupportedUser64Bot</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
-          <t>19.10.2025 19:23:23</t>
+          <t>11.10.2026 09:24:54</t>
         </is>
       </c>
       <c r="J3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K3" t="b">
         <v>0</v>
       </c>
       <c r="L3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M3" t="n">
         <v>0</v>
       </c>
       <c r="N3" t="n">
         <v>0</v>
       </c>
       <c r="O3" t="n">
         <v>0</v>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>02.11.2025 07:44:42</t>
-[...15 lines deleted...]
-        <v>7</v>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="n">
         <v>2</v>
       </c>
       <c r="B4" t="n">
-        <v>1926801217</v>
+        <v>1443790118</v>
       </c>
       <c r="C4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D4" t="b">
         <v>0</v>
       </c>
       <c r="E4" t="b">
         <v>0</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Unsupported User </t>
+          <t xml:space="preserve">Bitpainter ⚜ </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>UnsupportedUser64Bot</t>
-[...2 lines deleted...]
-      <c r="H4" t="inlineStr"/>
+          <t>Bitpainter</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>uk</t>
+        </is>
+      </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>15.09.2025 13:11:43</t>
+          <t>08.10.2026 19:12:37</t>
         </is>
       </c>
       <c r="J4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>--</t>
-[...25 lines deleted...]
-        </is>
+          <t>11.10.2026 14:04:20</t>
+        </is>
+      </c>
+      <c r="Q4" t="n">
+        <v>21</v>
+      </c>
+      <c r="R4" t="n">
+        <v>2467</v>
+      </c>
+      <c r="S4" t="n">
+        <v>0</v>
+      </c>
+      <c r="T4" t="n">
+        <v>0</v>
+      </c>
+      <c r="U4" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="n">
         <v>3</v>
       </c>
       <c r="B5" t="n">
-        <v>1443790118</v>
+        <v>653486600</v>
       </c>
       <c r="C5" t="b">
         <v>0</v>
       </c>
       <c r="D5" t="b">
         <v>0</v>
       </c>
       <c r="E5" t="b">
         <v>0</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Quest Master 💖 </t>
+          <t xml:space="preserve">Виктор </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Bitpainter</t>
+          <t>Victorlazurenko</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>uk</t>
+          <t>ru</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>24.08.2025 10:59:27</t>
+          <t>04.10.2026 16:12:38</t>
         </is>
       </c>
       <c r="J5" t="b">
         <v>1</v>
       </c>
       <c r="K5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L5" t="b">
         <v>1</v>
       </c>
       <c r="M5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>05.11.2025 20:01:19</t>
+          <t>05.10.2026 00:41:08</t>
         </is>
       </c>
       <c r="Q5" t="n">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="R5" t="n">
-        <v>2343</v>
+        <v>228</v>
       </c>
       <c r="S5" t="n">
         <v>0</v>
       </c>
       <c r="T5" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="U5" t="n">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="n">
         <v>4</v>
       </c>
       <c r="B6" t="n">
-        <v>498227363</v>
+        <v>1688504478</v>
       </c>
       <c r="C6" t="b">
         <v>0</v>
       </c>
       <c r="D6" t="b">
         <v>0</v>
       </c>
       <c r="E6" t="b">
         <v>0</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dmytro Shashkevych </t>
+          <t xml:space="preserve">Shiny </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>dmytro_shashkevych</t>
+          <t>Circaea</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>en</t>
+          <t>uk</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>29.07.2025 20:04:05</t>
+          <t>19.10.2025 19:23:23</t>
         </is>
       </c>
       <c r="J6" t="b">
         <v>1</v>
       </c>
       <c r="K6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L6" t="b">
         <v>1</v>
       </c>
       <c r="M6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O6" t="n">
         <v>0</v>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>06.11.2025 18:37:36</t>
+          <t>27.06.2026 19:46:03</t>
         </is>
       </c>
       <c r="Q6" t="n">
-        <v>0</v>
+        <v>127</v>
       </c>
       <c r="R6" t="n">
-        <v>1051</v>
+        <v>10</v>
       </c>
       <c r="S6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="U6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="n">
         <v>5</v>
       </c>
       <c r="B7" t="n">
         <v>604016391</v>
       </c>
       <c r="C7" t="b">
         <v>0</v>
       </c>
       <c r="D7" t="b">
         <v>0</v>
       </c>
       <c r="E7" t="b">
         <v>0</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Гліб Суслов</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
@@ -962,74 +962,74 @@
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>en</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>15.12.2024 23:33:21</t>
         </is>
       </c>
       <c r="J7" t="b">
         <v>1</v>
       </c>
       <c r="K7" t="b">
         <v>1</v>
       </c>
       <c r="L7" t="b">
         <v>1</v>
       </c>
       <c r="M7" t="n">
         <v>2</v>
       </c>
       <c r="N7" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="O7" t="n">
         <v>1</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>06.11.2025 15:35:09</t>
+          <t>29.10.2026 11:47:08</t>
         </is>
       </c>
       <c r="Q7" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R7" t="n">
-        <v>15919</v>
+        <v>16541</v>
       </c>
       <c r="S7" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T7" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="U7" t="n">
-        <v>67</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="n">
         <v>6</v>
       </c>
       <c r="B8" t="n">
         <v>342418970</v>
       </c>
       <c r="C8" t="b">
         <v>0</v>
       </c>
       <c r="D8" t="b">
         <v>0</v>
       </c>
       <c r="E8" t="b">
         <v>0</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>nick fc</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
@@ -1037,74 +1037,74 @@
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>13.07.2024 08:29:10</t>
         </is>
       </c>
       <c r="J8" t="b">
         <v>1</v>
       </c>
       <c r="K8" t="b">
         <v>1</v>
       </c>
       <c r="L8" t="b">
         <v>1</v>
       </c>
       <c r="M8" t="n">
         <v>1</v>
       </c>
       <c r="N8" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O8" t="n">
         <v>0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>06.11.2025 15:35:08</t>
+          <t>15.10.2026 14:07:17</t>
         </is>
       </c>
       <c r="Q8" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="R8" t="n">
-        <v>2037</v>
+        <v>2316</v>
       </c>
       <c r="S8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="U8" t="n">
-        <v>117</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="n">
         <v>7</v>
       </c>
       <c r="B9" t="n">
         <v>388782971</v>
       </c>
       <c r="C9" t="b">
         <v>0</v>
       </c>
       <c r="D9" t="b">
         <v>0</v>
       </c>
       <c r="E9" t="b">
         <v>0</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Сергей️️ </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
@@ -1112,65 +1112,65 @@
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>ru</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>22.02.2024 21:35:57</t>
         </is>
       </c>
       <c r="J9" t="b">
         <v>1</v>
       </c>
       <c r="K9" t="b">
         <v>1</v>
       </c>
       <c r="L9" t="b">
         <v>1</v>
       </c>
       <c r="M9" t="n">
         <v>1</v>
       </c>
       <c r="N9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O9" t="n">
         <v>0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>18.05.2025 01:11:39</t>
+          <t>26.06.2026 14:32:15</t>
         </is>
       </c>
       <c r="Q9" t="n">
-        <v>172</v>
+        <v>128</v>
       </c>
       <c r="R9" t="n">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="S9" t="n">
         <v>0</v>
       </c>
       <c r="T9" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="n">
         <v>8</v>
       </c>
       <c r="B10" t="n">
         <v>351136714</v>
       </c>
       <c r="C10" t="b">
         <v>0</v>
       </c>
       <c r="D10" t="b">
         <v>0</v>
       </c>
       <c r="E10" t="b">
@@ -1194,142 +1194,142 @@
       <c r="I10" t="inlineStr">
         <is>
           <t>20.02.2024 10:03:44</t>
         </is>
       </c>
       <c r="J10" t="b">
         <v>1</v>
       </c>
       <c r="K10" t="b">
         <v>0</v>
       </c>
       <c r="L10" t="b">
         <v>1</v>
       </c>
       <c r="M10" t="n">
         <v>0</v>
       </c>
       <c r="N10" t="n">
         <v>0</v>
       </c>
       <c r="O10" t="n">
         <v>0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>05.11.2025 20:20:27</t>
+          <t>28.02.2026 21:58:23</t>
         </is>
       </c>
       <c r="Q10" t="n">
-        <v>1</v>
+        <v>246</v>
       </c>
       <c r="R10" t="n">
-        <v>1496</v>
+        <v>1549</v>
       </c>
       <c r="S10" t="n">
         <v>0</v>
       </c>
       <c r="T10" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="U10" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="n">
         <v>9</v>
       </c>
       <c r="B11" t="n">
         <v>803720851</v>
       </c>
       <c r="C11" t="b">
         <v>0</v>
       </c>
       <c r="D11" t="b">
         <v>0</v>
       </c>
       <c r="E11" t="b">
         <v>0</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Растіслав Крафторіум</t>
+          <t>РАстіслав Молодцов</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>OtamanRastislaV</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>09.04.2023 15:03:26</t>
         </is>
       </c>
       <c r="J11" t="b">
         <v>1</v>
       </c>
       <c r="K11" t="b">
         <v>1</v>
       </c>
       <c r="L11" t="b">
         <v>1</v>
       </c>
       <c r="M11" t="n">
         <v>2</v>
       </c>
       <c r="N11" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="O11" t="n">
         <v>0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>06.11.2025 19:45:04</t>
+          <t>02.11.2026 10:37:31</t>
         </is>
       </c>
       <c r="Q11" t="n">
         <v>0</v>
       </c>
       <c r="R11" t="n">
-        <v>21001</v>
+        <v>31099</v>
       </c>
       <c r="S11" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="T11" t="n">
-        <v>179</v>
+        <v>233</v>
       </c>
       <c r="U11" t="n">
-        <v>649</v>
+        <v>546</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="n">
         <v>10</v>
       </c>
       <c r="B12" t="n">
         <v>1126838072</v>
       </c>
       <c r="C12" t="b">
         <v>1</v>
       </c>
       <c r="D12" t="b">
         <v>0</v>
       </c>
       <c r="E12" t="b">
         <v>0</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Near Bot </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
@@ -1425,67 +1425,67 @@
       <c r="I13" t="inlineStr">
         <is>
           <t>14.10.2021 17:23:58</t>
         </is>
       </c>
       <c r="J13" t="b">
         <v>1</v>
       </c>
       <c r="K13" t="b">
         <v>0</v>
       </c>
       <c r="L13" t="b">
         <v>1</v>
       </c>
       <c r="M13" t="n">
         <v>1</v>
       </c>
       <c r="N13" t="n">
         <v>0</v>
       </c>
       <c r="O13" t="n">
         <v>0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>06.11.2025 15:35:10</t>
+          <t>09.08.2026 07:31:26</t>
         </is>
       </c>
       <c r="Q13" t="n">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="R13" t="n">
-        <v>686</v>
+        <v>855</v>
       </c>
       <c r="S13" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T13" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="U13" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="n">
         <v>12</v>
       </c>
       <c r="B14" t="n">
         <v>830087540</v>
       </c>
       <c r="C14" t="b">
         <v>1</v>
       </c>
       <c r="D14" t="b">
         <v>0</v>
       </c>
       <c r="E14" t="b">
         <v>0</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Listener Bot </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
@@ -1624,97 +1624,97 @@
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="n">
         <v>14</v>
       </c>
       <c r="B16" t="n">
         <v>88775748</v>
       </c>
       <c r="C16" t="b">
         <v>0</v>
       </c>
       <c r="D16" t="b">
         <v>0</v>
       </c>
       <c r="E16" t="b">
         <v>0</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Олесь Craftorium</t>
+          <t>Олесь Іванович династія Слободенюк</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Olesukr</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="b">
         <v>1</v>
       </c>
       <c r="K16" t="b">
         <v>1</v>
       </c>
       <c r="L16" t="b">
         <v>1</v>
       </c>
       <c r="M16" t="n">
         <v>2</v>
       </c>
       <c r="N16" t="n">
         <v>17</v>
       </c>
       <c r="O16" t="n">
         <v>1</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>06.11.2025 19:06:28</t>
+          <t>02.11.2026 08:40:24</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>0</v>
       </c>
       <c r="R16" t="n">
-        <v>40700</v>
+        <v>44257</v>
       </c>
       <c r="S16" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="T16" t="n">
-        <v>174</v>
+        <v>77</v>
       </c>
       <c r="U16" t="n">
-        <v>333</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>