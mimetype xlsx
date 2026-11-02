--- v0 (2025-11-06)
+++ v1 (2026-11-02)
@@ -537,79 +537,83 @@
         <is>
           <t>messages_count</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>messages_day</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>messages_10days</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>messages_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
-        <v>1926801217</v>
+        <v>934699091</v>
       </c>
       <c r="C2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2" t="b">
         <v>0</v>
       </c>
       <c r="E2" t="b">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Unsupported User </t>
+          <t>Den 🇺🇦 Manu</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>UnsupportedUser64Bot</t>
-[...2 lines deleted...]
-      <c r="H2" t="inlineStr"/>
+          <t>denmanu</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>06.11.2025 20:48:13</t>
+          <t>22.10.2026 05:39:09</t>
         </is>
       </c>
       <c r="J2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K2" t="b">
         <v>0</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="n">
         <v>0</v>
       </c>
       <c r="N2" t="n">
         <v>0</v>
       </c>
       <c r="O2" t="n">
         <v>0</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>--</t>
         </is>
@@ -618,872 +622,876 @@
         <is>
           <t>--</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="n">
-        <v>1380371944</v>
+        <v>119923551</v>
       </c>
       <c r="C3" t="b">
         <v>0</v>
       </c>
       <c r="D3" t="b">
         <v>0</v>
       </c>
       <c r="E3" t="b">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ян </t>
-[...2 lines deleted...]
-      <c r="G3" t="inlineStr"/>
+          <t xml:space="preserve">Holubnychyi Oleh </t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>yuristik88</t>
+        </is>
+      </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>05.11.2025 09:49:58</t>
+          <t>21.10.2026 14:02:47</t>
         </is>
       </c>
       <c r="J3" t="b">
         <v>1</v>
       </c>
       <c r="K3" t="b">
         <v>1</v>
       </c>
       <c r="L3" t="b">
         <v>1</v>
       </c>
       <c r="M3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O3" t="n">
         <v>0</v>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>05.11.2025 09:51:50</t>
+          <t>22.10.2026 08:04:00</t>
         </is>
       </c>
       <c r="Q3" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="R3" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="S3" t="n">
         <v>0</v>
       </c>
       <c r="T3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U3" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="n">
         <v>2</v>
       </c>
       <c r="B4" t="n">
-        <v>311114011</v>
+        <v>423278557</v>
       </c>
       <c r="C4" t="b">
         <v>0</v>
       </c>
       <c r="D4" t="b">
         <v>0</v>
       </c>
       <c r="E4" t="b">
         <v>0</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Maxim Prav</t>
+          <t xml:space="preserve">Sveta Kotya </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>maks_maks1220</t>
+          <t>SvetaKotya</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>ru</t>
+          <t>uk</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>01.11.2025 10:42:15</t>
+          <t>16.10.2026 06:43:31</t>
         </is>
       </c>
       <c r="J4" t="b">
         <v>1</v>
       </c>
       <c r="K4" t="b">
         <v>0</v>
       </c>
       <c r="L4" t="b">
         <v>0</v>
       </c>
       <c r="M4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N4" t="n">
         <v>0</v>
       </c>
       <c r="O4" t="n">
         <v>0</v>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>10.01.2025 10:06:28</t>
+          <t>27.10.2026 14:39:48</t>
         </is>
       </c>
       <c r="Q4" t="n">
-        <v>300</v>
+        <v>5</v>
       </c>
       <c r="R4" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="S4" t="n">
         <v>0</v>
       </c>
       <c r="T4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U4" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="n">
         <v>3</v>
       </c>
       <c r="B5" t="n">
-        <v>1405083471</v>
+        <v>1175693687</v>
       </c>
       <c r="C5" t="b">
         <v>0</v>
       </c>
       <c r="D5" t="b">
         <v>0</v>
       </c>
       <c r="E5" t="b">
         <v>0</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sasha </t>
-[...11 lines deleted...]
-      </c>
+          <t xml:space="preserve">None </t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr"/>
+      <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
-          <t>31.10.2025 16:07:06</t>
+          <t>05.10.2026 11:33:10</t>
         </is>
       </c>
       <c r="J5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N5" t="n">
         <v>0</v>
       </c>
       <c r="O5" t="n">
         <v>0</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>02.11.2025 11:36:02</t>
-[...15 lines deleted...]
-        <v>32</v>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="n">
         <v>4</v>
       </c>
       <c r="B6" t="n">
-        <v>1101858132</v>
+        <v>1227520220</v>
       </c>
       <c r="C6" t="b">
         <v>0</v>
       </c>
       <c r="D6" t="b">
         <v>0</v>
       </c>
       <c r="E6" t="b">
         <v>0</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Taras CryptoLions </t>
+          <t xml:space="preserve">Вogdana </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>TarasCryptoLions</t>
+          <t>BOGDANA_Khoroshun</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>it</t>
+          <t>uk</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>26.10.2025 13:09:47</t>
+          <t>05.10.2026 05:23:56</t>
         </is>
       </c>
       <c r="J6" t="b">
         <v>1</v>
       </c>
       <c r="K6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O6" t="n">
         <v>0</v>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>--</t>
-[...25 lines deleted...]
-        </is>
+          <t>02.11.2026 06:49:36</t>
+        </is>
+      </c>
+      <c r="Q6" t="n">
+        <v>0</v>
+      </c>
+      <c r="R6" t="n">
+        <v>155</v>
+      </c>
+      <c r="S6" t="n">
+        <v>7</v>
+      </c>
+      <c r="T6" t="n">
+        <v>68</v>
+      </c>
+      <c r="U6" t="n">
+        <v>141</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="n">
         <v>5</v>
       </c>
       <c r="B7" t="n">
         <v>653486600</v>
       </c>
       <c r="C7" t="b">
         <v>0</v>
       </c>
       <c r="D7" t="b">
         <v>0</v>
       </c>
       <c r="E7" t="b">
         <v>0</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Виктор </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Victorlazurenko</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>ru</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>25.10.2025 08:53:53</t>
+          <t>04.10.2026 16:12:21</t>
         </is>
       </c>
       <c r="J7" t="b">
         <v>1</v>
       </c>
       <c r="K7" t="b">
         <v>0</v>
       </c>
       <c r="L7" t="b">
         <v>1</v>
       </c>
       <c r="M7" t="n">
         <v>0</v>
       </c>
       <c r="N7" t="n">
         <v>0</v>
       </c>
       <c r="O7" t="n">
         <v>0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>27.10.2025 03:52:35</t>
+          <t>05.10.2026 00:41:08</t>
         </is>
       </c>
       <c r="Q7" t="n">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="R7" t="n">
-        <v>38</v>
+        <v>228</v>
       </c>
       <c r="S7" t="n">
         <v>0</v>
       </c>
       <c r="T7" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="n">
         <v>6</v>
       </c>
       <c r="B8" t="n">
-        <v>1443790118</v>
+        <v>938941217</v>
       </c>
       <c r="C8" t="b">
         <v>0</v>
       </c>
       <c r="D8" t="b">
         <v>0</v>
       </c>
       <c r="E8" t="b">
         <v>0</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Quest Master 💖 </t>
+          <t>Владимир Гербей</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Bitpainter</t>
+          <t>vladimir_gerbey</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>uk</t>
+          <t>ru</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>19.10.2025 19:32:37</t>
+          <t>03.10.2026 03:54:31</t>
         </is>
       </c>
       <c r="J8" t="b">
         <v>1</v>
       </c>
       <c r="K8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>05.11.2025 20:01:19</t>
+          <t>11.10.2026 09:38:32</t>
         </is>
       </c>
       <c r="Q8" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="R8" t="n">
-        <v>2343</v>
+        <v>4</v>
       </c>
       <c r="S8" t="n">
         <v>0</v>
       </c>
       <c r="T8" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="U8" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="n">
         <v>7</v>
       </c>
       <c r="B9" t="n">
-        <v>1688504478</v>
+        <v>753340727</v>
       </c>
       <c r="C9" t="b">
         <v>0</v>
       </c>
       <c r="D9" t="b">
         <v>0</v>
       </c>
       <c r="E9" t="b">
         <v>0</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shiny </t>
+          <t xml:space="preserve">Юлія </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Circaea</t>
+          <t>ylia533</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>19.10.2025 19:19:27</t>
+          <t>28.09.2026 17:17:46</t>
         </is>
       </c>
       <c r="J9" t="b">
         <v>1</v>
       </c>
       <c r="K9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L9" t="b">
         <v>1</v>
       </c>
       <c r="M9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O9" t="n">
         <v>0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>02.11.2025 07:44:42</t>
+          <t>02.11.2026 05:53:41</t>
         </is>
       </c>
       <c r="Q9" t="n">
+        <v>0</v>
+      </c>
+      <c r="R9" t="n">
+        <v>387</v>
+      </c>
+      <c r="S9" t="n">
+        <v>2</v>
+      </c>
+      <c r="T9" t="n">
         <v>4</v>
       </c>
-      <c r="R9" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="U9" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="n">
         <v>8</v>
       </c>
       <c r="B10" t="n">
-        <v>1157656723</v>
+        <v>252258612</v>
       </c>
       <c r="C10" t="b">
         <v>0</v>
       </c>
       <c r="D10" t="b">
         <v>0</v>
       </c>
       <c r="E10" t="b">
         <v>0</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Maiorko Viacheslav</t>
-[...3 lines deleted...]
-      <c r="H10" t="inlineStr"/>
+          <t>Катерина К</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>KathKoro</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>19.10.2025 10:30:46</t>
+          <t>10.09.2026 19:12:19</t>
         </is>
       </c>
       <c r="J10" t="b">
         <v>1</v>
       </c>
       <c r="K10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N10" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O10" t="n">
         <v>0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>21.10.2025 16:13:50</t>
+          <t>15.09.2026 08:32:50</t>
         </is>
       </c>
       <c r="Q10" t="n">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="R10" t="n">
-        <v>8</v>
+        <v>1033</v>
       </c>
       <c r="S10" t="n">
         <v>0</v>
       </c>
       <c r="T10" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="n">
         <v>9</v>
       </c>
       <c r="B11" t="n">
-        <v>1965275386</v>
+        <v>1443790118</v>
       </c>
       <c r="C11" t="b">
         <v>0</v>
       </c>
       <c r="D11" t="b">
         <v>0</v>
       </c>
       <c r="E11" t="b">
         <v>0</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Вадим </t>
+          <t xml:space="preserve">Bitpainter ⚜ </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Kulia2</t>
+          <t>Bitpainter</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>18.10.2025 09:48:03</t>
+          <t>11.04.2026 07:21:44</t>
         </is>
       </c>
       <c r="J11" t="b">
         <v>1</v>
       </c>
       <c r="K11" t="b">
         <v>1</v>
       </c>
       <c r="L11" t="b">
         <v>1</v>
       </c>
       <c r="M11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N11" t="n">
         <v>1</v>
       </c>
       <c r="O11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>05.11.2025 16:33:08</t>
+          <t>11.10.2026 14:04:20</t>
         </is>
       </c>
       <c r="Q11" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="R11" t="n">
-        <v>95</v>
+        <v>2467</v>
       </c>
       <c r="S11" t="n">
         <v>0</v>
       </c>
       <c r="T11" t="n">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="U11" t="n">
-        <v>95</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="n">
         <v>10</v>
       </c>
       <c r="B12" t="n">
-        <v>750382740</v>
+        <v>1926801217</v>
       </c>
       <c r="C12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D12" t="b">
         <v>0</v>
       </c>
       <c r="E12" t="b">
         <v>0</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Валентина Барило</t>
+          <t xml:space="preserve">Unsupported User </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>BarVale</t>
-[...6 lines deleted...]
-      </c>
+          <t>UnsupportedUser64Bot</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
-          <t>14.08.2025 15:02:55</t>
+          <t>21.12.2025 07:37:35</t>
         </is>
       </c>
       <c r="J12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K12" t="b">
         <v>0</v>
       </c>
       <c r="L12" t="b">
         <v>0</v>
       </c>
       <c r="M12" t="n">
         <v>0</v>
       </c>
       <c r="N12" t="n">
         <v>0</v>
       </c>
       <c r="O12" t="n">
         <v>0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>18.07.2025 13:48:51</t>
-[...15 lines deleted...]
-        <v>0</v>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="n">
         <v>11</v>
       </c>
       <c r="B13" t="n">
-        <v>1117164683</v>
+        <v>1688504478</v>
       </c>
       <c r="C13" t="b">
         <v>0</v>
       </c>
       <c r="D13" t="b">
         <v>0</v>
       </c>
       <c r="E13" t="b">
         <v>0</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">MaxON_2008 </t>
+          <t xml:space="preserve">Shiny </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Max_Crypto222</t>
-[...2 lines deleted...]
-      <c r="H13" t="inlineStr"/>
+          <t>Circaea</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>uk</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>30.07.2025 08:12:36</t>
+          <t>19.12.2025 09:26:02</t>
         </is>
       </c>
       <c r="J13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K13" t="b">
         <v>0</v>
       </c>
       <c r="L13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M13" t="n">
         <v>0</v>
       </c>
       <c r="N13" t="n">
         <v>0</v>
       </c>
       <c r="O13" t="n">
         <v>0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>--</t>
-[...25 lines deleted...]
-        </is>
+          <t>27.06.2026 19:46:03</t>
+        </is>
+      </c>
+      <c r="Q13" t="n">
+        <v>127</v>
+      </c>
+      <c r="R13" t="n">
+        <v>10</v>
+      </c>
+      <c r="S13" t="n">
+        <v>0</v>
+      </c>
+      <c r="T13" t="n">
+        <v>0</v>
+      </c>
+      <c r="U13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="n">
         <v>12</v>
       </c>
       <c r="B14" t="n">
         <v>604016391</v>
       </c>
       <c r="C14" t="b">
         <v>0</v>
       </c>
       <c r="D14" t="b">
         <v>0</v>
       </c>
       <c r="E14" t="b">
         <v>0</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Гліб Суслов</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
@@ -1491,74 +1499,74 @@
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>en</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>24.01.2025 22:40:30</t>
         </is>
       </c>
       <c r="J14" t="b">
         <v>1</v>
       </c>
       <c r="K14" t="b">
         <v>1</v>
       </c>
       <c r="L14" t="b">
         <v>1</v>
       </c>
       <c r="M14" t="n">
         <v>2</v>
       </c>
       <c r="N14" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="O14" t="n">
         <v>1</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>06.11.2025 15:35:09</t>
+          <t>29.10.2026 11:47:08</t>
         </is>
       </c>
       <c r="Q14" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R14" t="n">
-        <v>15919</v>
+        <v>16541</v>
       </c>
       <c r="S14" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T14" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="U14" t="n">
-        <v>67</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="n">
         <v>13</v>
       </c>
       <c r="B15" t="n">
         <v>1753139007</v>
       </c>
       <c r="C15" t="b">
         <v>0</v>
       </c>
       <c r="D15" t="b">
         <v>0</v>
       </c>
       <c r="E15" t="b">
         <v>0</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Віктор </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
@@ -1577,51 +1585,51 @@
       </c>
       <c r="J15" t="b">
         <v>1</v>
       </c>
       <c r="K15" t="b">
         <v>1</v>
       </c>
       <c r="L15" t="b">
         <v>1</v>
       </c>
       <c r="M15" t="n">
         <v>1</v>
       </c>
       <c r="N15" t="n">
         <v>4</v>
       </c>
       <c r="O15" t="n">
         <v>0</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>11.03.2025 06:54:30</t>
         </is>
       </c>
       <c r="Q15" t="n">
-        <v>240</v>
+        <v>601</v>
       </c>
       <c r="R15" t="n">
         <v>1020</v>
       </c>
       <c r="S15" t="n">
         <v>0</v>
       </c>
       <c r="T15" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="n">
         <v>14</v>
       </c>
       <c r="B16" t="n">
         <v>317019727</v>
       </c>
       <c r="C16" t="b">
         <v>0</v>
       </c>
       <c r="D16" t="b">
@@ -1722,149 +1730,149 @@
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>01.07.2023 18:56:18</t>
         </is>
       </c>
       <c r="J17" t="b">
         <v>1</v>
       </c>
       <c r="K17" t="b">
         <v>1</v>
       </c>
       <c r="L17" t="b">
         <v>1</v>
       </c>
       <c r="M17" t="n">
         <v>1</v>
       </c>
       <c r="N17" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="O17" t="n">
         <v>1</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>28.10.2025 06:54:40</t>
+          <t>04.07.2026 15:43:10</t>
         </is>
       </c>
       <c r="Q17" t="n">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="R17" t="n">
-        <v>2585</v>
+        <v>2670</v>
       </c>
       <c r="S17" t="n">
         <v>0</v>
       </c>
       <c r="T17" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="U17" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="n">
         <v>16</v>
       </c>
       <c r="B18" t="n">
         <v>803720851</v>
       </c>
       <c r="C18" t="b">
         <v>0</v>
       </c>
       <c r="D18" t="b">
         <v>0</v>
       </c>
       <c r="E18" t="b">
         <v>0</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Растіслав Крафторіум</t>
+          <t>РАстіслав Молодцов</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>OtamanRastislaV</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>20.03.2023 16:55:36</t>
         </is>
       </c>
       <c r="J18" t="b">
         <v>1</v>
       </c>
       <c r="K18" t="b">
         <v>1</v>
       </c>
       <c r="L18" t="b">
         <v>1</v>
       </c>
       <c r="M18" t="n">
         <v>2</v>
       </c>
       <c r="N18" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="O18" t="n">
         <v>0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>06.11.2025 19:45:04</t>
+          <t>02.11.2026 10:37:31</t>
         </is>
       </c>
       <c r="Q18" t="n">
         <v>0</v>
       </c>
       <c r="R18" t="n">
-        <v>21001</v>
+        <v>31099</v>
       </c>
       <c r="S18" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="T18" t="n">
-        <v>179</v>
+        <v>233</v>
       </c>
       <c r="U18" t="n">
-        <v>649</v>
+        <v>546</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="n">
         <v>17</v>
       </c>
       <c r="B19" t="n">
         <v>832250629</v>
       </c>
       <c r="C19" t="b">
         <v>0</v>
       </c>
       <c r="D19" t="b">
         <v>0</v>
       </c>
       <c r="E19" t="b">
         <v>0</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Крафторіум </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
@@ -1879,67 +1887,67 @@
       <c r="I19" t="inlineStr">
         <is>
           <t>14.10.2021 17:06:12</t>
         </is>
       </c>
       <c r="J19" t="b">
         <v>1</v>
       </c>
       <c r="K19" t="b">
         <v>0</v>
       </c>
       <c r="L19" t="b">
         <v>1</v>
       </c>
       <c r="M19" t="n">
         <v>1</v>
       </c>
       <c r="N19" t="n">
         <v>0</v>
       </c>
       <c r="O19" t="n">
         <v>0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>06.11.2025 15:35:10</t>
+          <t>09.08.2026 07:31:26</t>
         </is>
       </c>
       <c r="Q19" t="n">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="R19" t="n">
-        <v>686</v>
+        <v>855</v>
       </c>
       <c r="S19" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T19" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="U19" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="n">
         <v>18</v>
       </c>
       <c r="B20" t="n">
         <v>1254837758</v>
       </c>
       <c r="C20" t="b">
         <v>1</v>
       </c>
       <c r="D20" t="b">
         <v>0</v>
       </c>
       <c r="E20" t="b">
         <v>0</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Крафторіум Клуб </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
@@ -2159,105 +2167,105 @@
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="n">
         <v>21</v>
       </c>
       <c r="B23" t="n">
         <v>88775748</v>
       </c>
       <c r="C23" t="b">
         <v>0</v>
       </c>
       <c r="D23" t="b">
         <v>0</v>
       </c>
       <c r="E23" t="b">
         <v>0</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Олесь Craftorium</t>
+          <t>Олесь Іванович династія Слободенюк</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Olesukr</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>22.06.2019 14:10:45</t>
         </is>
       </c>
       <c r="J23" t="b">
         <v>1</v>
       </c>
       <c r="K23" t="b">
         <v>1</v>
       </c>
       <c r="L23" t="b">
         <v>1</v>
       </c>
       <c r="M23" t="n">
         <v>2</v>
       </c>
       <c r="N23" t="n">
         <v>17</v>
       </c>
       <c r="O23" t="n">
         <v>1</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>06.11.2025 19:06:28</t>
+          <t>02.11.2026 08:40:24</t>
         </is>
       </c>
       <c r="Q23" t="n">
         <v>0</v>
       </c>
       <c r="R23" t="n">
-        <v>40700</v>
+        <v>44257</v>
       </c>
       <c r="S23" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="T23" t="n">
-        <v>174</v>
+        <v>77</v>
       </c>
       <c r="U23" t="n">
-        <v>333</v>
+        <v>233</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="n">
         <v>22</v>
       </c>
       <c r="B24" t="n">
         <v>583320380</v>
       </c>
       <c r="C24" t="b">
         <v>0</v>
       </c>
       <c r="D24" t="b">
         <v>0</v>
       </c>
       <c r="E24" t="b">
         <v>0</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Mister O</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
@@ -2268,58 +2276,58 @@
         <is>
           <t>uk</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="b">
         <v>1</v>
       </c>
       <c r="K24" t="b">
         <v>0</v>
       </c>
       <c r="L24" t="b">
         <v>1</v>
       </c>
       <c r="M24" t="n">
         <v>0</v>
       </c>
       <c r="N24" t="n">
         <v>0</v>
       </c>
       <c r="O24" t="n">
         <v>0</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>07.06.2025 02:27:59</t>
+          <t>29.01.2026 17:44:32</t>
         </is>
       </c>
       <c r="Q24" t="n">
-        <v>152</v>
+        <v>276</v>
       </c>
       <c r="R24" t="n">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="S24" t="n">
         <v>0</v>
       </c>
       <c r="T24" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">